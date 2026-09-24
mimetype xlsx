--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -400,51 +400,51 @@
         <is>
           <t>institut@celbiol.lviv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://www.cellbiol.lviv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор інституту біології клітини НАН Уккраїни</t>
+          <t>Директор інституту біології клітини НАН України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Дмитрук Костянтин Васильович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -821,51 +821,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>