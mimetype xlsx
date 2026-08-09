--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -898,101 +898,97 @@
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>39311</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова програма підготовки докторів філософії зі спеціальності "Автоматизація та комп’ютерно-інтегровані технології"</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t>- 16241</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>59172</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова програма підготовки докторів філософії зі спеціальності "Автоматизація та комп’ютерно-інтегровані технології"</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 16241</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">