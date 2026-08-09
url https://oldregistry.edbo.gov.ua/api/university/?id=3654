--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -718,54 +718,56 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H2" s="9"/>
+          <t> 23280</t>
+        </is>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 07.05.2025 № 50-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
@@ -1388,54 +1390,56 @@
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>81352</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 23280</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">