--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1023,51 +1023,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>