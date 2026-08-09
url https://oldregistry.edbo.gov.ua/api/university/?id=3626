--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -651,54 +651,56 @@
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>60078</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Математичне моделювання та обчислювальні методи</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 22462</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">