--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$33</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$102</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$90</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
@@ -720,134 +720,127 @@
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>м. Тульчин</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A10"/>
+  <dimension ref="A1:A9"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Агробіотехнологічний факультет</t>
+          <t>Інститут післядипломного навчання керівників і спеціалістів ветеринарної медицини</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Біолого-технологічний факультет</t>
+          <t>Агробіотехнологічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Екологічний факультет</t>
+          <t>Біолого-технологічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Економічний факультет</t>
+          <t>Екологічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>Соціально-гуманітарний факультет</t>
+          <t>Економічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Факультет ветеринарної медицини</t>
+          <t>Соціально-гуманітарний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Факультет довузівської підготовки</t>
+          <t>Факультет ветеринарної медицини</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>Факультет лінгвістики</t>
-[...6 lines deleted...]
-          <t>Юридичний факультет</t>
+          <t>Факультет екології, біоресурсів та харчових технологій</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A10"/>
+  <autoFilter ref="A1:A9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -1008,54 +1001,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>150</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H2" s="9"/>
+          <t> 23323</t>
+        </is>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
@@ -1123,54 +1118,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 23342</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
@@ -1280,85 +1277,87 @@
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
-      <c r="H9" s="9"/>
+      <c r="H9" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t> 2034</t>
+          <t> 23356</t>
         </is>
       </c>
       <c r="H10" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 14.06.2021 № 70-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
@@ -3266,96 +3265,96 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>30337</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>- 3366</t>
+          <t>- 23317</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>59052</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>- 3366</t>
+          <t>- 23317</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
@@ -3430,92 +3429,92 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>12321</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>- 1982</t>
+          <t>- 23321</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>59055</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>- 1982</t>
+          <t>- 23321</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
@@ -4088,97 +4087,101 @@
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>84480</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I26" s="9"/>
+          <t>- 23314</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>84490</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I27" s="9"/>
+          <t>- 23315</t>
+        </is>
+      </c>
+      <c r="I27" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
@@ -4209,327 +4212,343 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>84493</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>- 23316</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>84514</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>- 23318</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>84516</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>- 23319</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>84519</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>- 23324</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>84520</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>- 23320</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>84524</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Підприємництво і торгівля</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>- 23322</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>74507</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I35" s="9"/>
+          <t>- 23323</t>
+        </is>
+      </c>
+      <c r="I35" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>84918</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>- 23325</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
@@ -4560,366 +4579,384 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>84532</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>- 23327</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>84533</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I39" s="9"/>
+          <t>- 23328</t>
+        </is>
+      </c>
+      <c r="I39" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>84530</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Біотехнологія</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I40" s="9"/>
+          <t>- 23329</t>
+        </is>
+      </c>
+      <c r="I40" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>84528</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I41" s="9"/>
+          <t>- 23326</t>
+        </is>
+      </c>
+      <c r="I41" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>72100</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I42" s="9"/>
+          <t>- 23330</t>
+        </is>
+      </c>
+      <c r="I42" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>72101</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I43" s="9"/>
+          <t>- 23331</t>
+        </is>
+      </c>
+      <c r="I43" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>84538</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I44" s="9"/>
+          <t>- 23333</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>84537</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I45" s="9"/>
+          <t>- 23332</t>
+        </is>
+      </c>
+      <c r="I45" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>84539</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I46" s="9"/>
+          <t>- 23334</t>
+        </is>
+      </c>
+      <c r="I46" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
@@ -5005,96 +5042,96 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>30385</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H49" s="7" t="inlineStr">
         <is>
-          <t>- 2464</t>
+          <t>- 23337</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>59054</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>- 2464</t>
+          <t>- 23337</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
@@ -5140,96 +5177,96 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>30459</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність (ОП)</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>- 2494</t>
+          <t>- 23340</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>59057</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="7" t="inlineStr">
         <is>
-          <t>- 2494</t>
+          <t>- 23340</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
@@ -5817,441 +5854,461 @@
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E67" s="6" t="n">
         <v>84484</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I67" s="9"/>
+          <t>- 23335</t>
+        </is>
+      </c>
+      <c r="I67" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>84486</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I68" s="9"/>
+          <t>- 23336</t>
+        </is>
+      </c>
+      <c r="I68" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>84488</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>- 23338</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>84489</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I70" s="9"/>
+          <t>- 23339</t>
+        </is>
+      </c>
+      <c r="I70" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>84527</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I71" s="9"/>
+          <t>- 23343</t>
+        </is>
+      </c>
+      <c r="I71" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>84491</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Підприємництво і торгівля</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I72" s="9"/>
+          <t>- 23341</t>
+        </is>
+      </c>
+      <c r="I72" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>74508</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I73" s="9"/>
+          <t>- 23342</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>84919</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I74" s="9"/>
+          <t>- 23344</t>
+        </is>
+      </c>
+      <c r="I74" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>84499</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I75" s="9"/>
+          <t>- 23345</t>
+        </is>
+      </c>
+      <c r="I75" s="9" t="n">
+        <v>46379</v>
+      </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>84501</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I76" s="9"/>
+          <t>- 23346</t>
+        </is>
+      </c>
+      <c r="I76" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
@@ -6290,226 +6347,236 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>84503</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Агрономія (ОП)</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I78" s="9"/>
+          <t>- 23347</t>
+        </is>
+      </c>
+      <c r="I78" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>84509</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва та переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I79" s="9"/>
+          <t>- 23348</t>
+        </is>
+      </c>
+      <c r="I79" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>84512</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Садово - паркове господарство</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I80" s="9"/>
+          <t>- 23350</t>
+        </is>
+      </c>
+      <c r="I80" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>84517</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I81" s="9"/>
+          <t>- 23349</t>
+        </is>
+      </c>
+      <c r="I81" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>84522</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I82" s="9"/>
+          <t>- 23351</t>
+        </is>
+      </c>
+      <c r="I82" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
@@ -6859,96 +6926,96 @@
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>37440</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H91" s="7" t="inlineStr">
         <is>
-          <t>- 2034</t>
+          <t>- 23356</t>
         </is>
       </c>
       <c r="I91" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J91" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>59964</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>- 2034</t>
+          <t>- 23356</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
@@ -7035,97 +7102,101 @@
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>87752</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I95" s="9"/>
+          <t>- 23352</t>
+        </is>
+      </c>
+      <c r="I95" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>87756</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I96" s="9"/>
+          <t>- 23353</t>
+        </is>
+      </c>
+      <c r="I96" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
@@ -7160,97 +7231,101 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>87762</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I98" s="9"/>
+          <t>- 23354</t>
+        </is>
+      </c>
+      <c r="I98" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>87760</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H99" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I99" s="9"/>
+          <t>- 23355</t>
+        </is>
+      </c>
+      <c r="I99" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
@@ -7332,54 +7407,56 @@
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>74475</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I102" s="9"/>
+          <t>- 23357</t>
+        </is>
+      </c>
+      <c r="I102" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K102"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I90"/>
@@ -7519,51 +7596,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>44</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -7816,51 +7893,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -8150,54 +8227,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -8220,714 +8297,714 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>146</v>
+        <v>80</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>428</v>
+        <v>284</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>290</v>
+        <v>162</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>147</v>
+        <v>79</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>176</v>
+        <v>104</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>6.030508</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
@@ -9547,84 +9624,84 @@
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>64</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -9940,84 +10017,84 @@
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>288</v>
+        <v>167</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -10138,183 +10215,183 @@
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>