--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1051,84 +1051,84 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>