--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1419,51 +1419,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>2</v>
       </c>
@@ -1509,84 +1509,84 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>