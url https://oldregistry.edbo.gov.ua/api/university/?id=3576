--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -735,94 +735,94 @@
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>87922</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>C1 Економіка та міжнародні економічні відносини (за спеціалізаціями)</t>
+          <t>C1 Економіка</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>87923</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>D2 Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>