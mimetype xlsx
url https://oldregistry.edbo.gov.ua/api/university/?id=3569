--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1454,51 +1454,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>96</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>