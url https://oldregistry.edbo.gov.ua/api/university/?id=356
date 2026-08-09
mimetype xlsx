--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1355,56 +1355,54 @@
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t>УП 11017943</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -2847,56 +2845,54 @@
           <t>Екологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>28696</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>УП 11013935</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>28695</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
@@ -2939,101 +2935,97 @@
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>61694</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>УП 11017943</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>28697</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>УП 11013937</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>78793</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
@@ -3305,85 +3297,85 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -3512,51 +3504,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>