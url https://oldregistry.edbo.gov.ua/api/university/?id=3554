--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -658,127 +658,127 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>39145</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Підготовка докторів філософії в галузі БІОЛОГІЇ</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 5581</t>
+          <t>- 22449</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>62191</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Підготовка докторів філософії в галузі БІОЛОГІЇ</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 5581</t>
+          <t>- 22449</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>86698</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>Підготовка докторів філософії в галузі БІОЛОГІЇ</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 14494</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>