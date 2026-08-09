--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -412,51 +412,51 @@
         <is>
           <t>http://www.ism.kiev.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Туркевич Володимир Зіновійович</t>
+          <t>Бочечка Олександр Олександрович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -612,96 +612,96 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>25868</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 893</t>
+          <t>- 22472</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>25869</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Процеси механічної обробки, верстати та інструменти</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 892</t>
+          <t>- 22473</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D4" s="3"/>