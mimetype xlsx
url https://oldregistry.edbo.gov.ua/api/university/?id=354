--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -827,54 +827,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Правознавство</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t> 22683</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>46400</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
@@ -1590,92 +1592,92 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>35306</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>- 576</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>61774</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>- 20079</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -2291,54 +2293,56 @@
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>67554</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>- 22684</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
@@ -2377,54 +2381,56 @@
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>67651</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Правознавство</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>- 22683</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>46400</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
@@ -2566,87 +2572,87 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -2665,54 +2671,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -2764,183 +2770,183 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>