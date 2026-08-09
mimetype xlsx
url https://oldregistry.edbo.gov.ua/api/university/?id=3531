--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2194,56 +2194,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>46917</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ПС 001019</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2276,56 +2274,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>46919</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні науки</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ПС 001021</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2628,51 +2624,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>1</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>