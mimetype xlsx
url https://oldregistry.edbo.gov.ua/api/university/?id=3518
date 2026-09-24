--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -957,54 +957,56 @@
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>86873</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія (біофізика, фізіологія людини і тварин, патологічна фізіологія)</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 23451</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -1113,51 +1115,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>