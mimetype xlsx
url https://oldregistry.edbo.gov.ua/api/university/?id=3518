--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -822,100 +822,100 @@
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>48226</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Біологія ( Біофізика; Фізіологія людини і тварин; Патологічна фізіологія)</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 16428</t>
+          <t>- 22450</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46197</v>
+        <v>48030</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>62058</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія (Біофізика; Фізіологія людини і тварин; Патологічна фізіологія)</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 18081</t>
+          <t>- 23142</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46197</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -957,56 +957,54 @@
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>86873</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія (біофізика, фізіологія людини і тварин, патологічна фізіологія)</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 18499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -1148,51 +1146,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>