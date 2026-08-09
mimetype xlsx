--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2344,97 +2344,93 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>46609</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів артилерії</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>АД 14012606</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>46610</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів механізованих військ</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>АД 14012605</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
@@ -2758,56 +2754,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>54578</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування електростанцій і енергосистем</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 007597</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2840,97 +2834,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>54567</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів механізованих військ</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 001676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>54568</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів артилерії</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 001677</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -3412,56 +3402,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>54577</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Радіаційний та хімічний контроль</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>ДС 001683</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -3498,56 +3486,54 @@
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E31" s="8" t="n">
         <v>55722</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на автомобільному транспорті</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДС 001685</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">