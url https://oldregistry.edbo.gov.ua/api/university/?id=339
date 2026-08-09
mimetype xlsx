--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -369,75 +369,75 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Гната Юри, 9</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(044) 242 24 46; (044) 242 24 64</t>
+          <t>+38(044)-242-24-46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>office@nam.kiev.ua</t>
+          <t>office@nam.kyiv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>http://nam.kiev.ua/</t>
+          <t>https://nam.kyiv.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Єрохін Сергій Аркадійович</t>
         </is>
@@ -535,66 +535,66 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Обсяг
 (на рік)</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>перший (бакалаврський) рівень</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>28</v>
+        <v>510</v>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>другий (магістерський) рівень</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>42</v>
+        <v>300</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>третій (освітньо-науковий) рівень</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
@@ -685,128 +685,134 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>150</v>
       </c>
       <c r="G2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H2" s="9"/>
+          <t> 23120</t>
+        </is>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 23070</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t> 23019</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
@@ -835,91 +841,95 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H6" s="9"/>
+          <t> 23119</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H7" s="9"/>
+          <t> 23069</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L19"/>
   <sheetViews>
@@ -1909,93 +1919,97 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>11659</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 22447</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>11506</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 23070</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -2184,93 +2198,97 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>87044</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 23018</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>74208</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>- 23120</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
@@ -2528,183 +2546,191 @@
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>87036</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>- 23015</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46400</v>
+      </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>87037</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент бізнес-організацій</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>- 23016</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>46400</v>
+      </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>87040</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>- 23017</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>74211</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>- 23019</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
@@ -2745,140 +2771,146 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>29119</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>- 23069</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>87041</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>- 23014</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>74214</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>- 23119</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>46575</v>
+      </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
@@ -3109,87 +3141,87 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6" t="n">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>