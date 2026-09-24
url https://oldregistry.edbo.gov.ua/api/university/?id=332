--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2315,54 +2315,56 @@
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>55916</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність та медіакомунікації</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K15" s="9"/>
+          <t>НД 1193455</t>
+        </is>
+      </c>
+      <c r="K15" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>32456</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
@@ -4925,338 +4927,338 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -5283,51 +5285,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -5415,84 +5417,84 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -5580,301 +5582,301 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
@@ -6025,183 +6027,183 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I38"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>