--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$43</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -535,99 +535,106 @@
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A5"/>
+  <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Бойового застосування систем управління та зв'язку</t>
+          <t>Військової підготовки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Військової підготовки</t>
+          <t>Електронних комунікаційних систем</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Інформаційних технологій</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікаційних систем</t>
+          <t>Кіберборотьби</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Лідерства</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A5"/>
+  <autoFilter ref="A1:A6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -903,56 +910,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Спецозброєння та робототехнічні військові комплекси</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H5" s="9"/>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.07.2021 № 83-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
@@ -979,56 +984,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
-          <t>ІД 11012032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H7" s="9"/>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.07.2021 № 83-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
@@ -1210,56 +1213,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>80</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010973</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K43"/>
   <sheetViews>
@@ -1356,297 +1357,291 @@
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>49845</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки та технології</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>ІД 11010968</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>50172</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>ІД 11010968</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>49856</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010969</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>49846</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека в інформаційно-телекомунікаційних системах</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010970</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>50175</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010970</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>62337</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Кіберборотьба: ведення дій в кіберпросторі</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t>ІД 11017769</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>65318</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека в інформаційно-телекомунікаційних системах</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>ІД 11017769</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>49847</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
@@ -1680,137 +1675,133 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>49848</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010971</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>50174</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010971</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>65317</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>ІД 11017770</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>49849</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів зв'язку</t>
@@ -1885,261 +1876,249 @@
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>49850</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Спецозброєння та робототехнічні військові комплекси</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>50176</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>56240</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Кіберрозвідка, системи та комплекси спеціального призначення</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>69548</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки та технології</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021064</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>69580</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека в інформаційно-телекомунікаційних системах</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021065</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>69584</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Кіберборотьба: ведення дій в кіберпросторі</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021065</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>69593</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
@@ -2170,56 +2149,54 @@
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>69597</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021066</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>69600</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Управління діями підрозділів зв'язку</t>
         </is>
@@ -2414,56 +2391,54 @@
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>49851</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010975</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>49852</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
@@ -2496,287 +2471,275 @@
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>64778</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ІД 11017771</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>49853</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ІД 11012031</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>49854</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>ІД 11010976</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>65316</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
-          <t>ІД 11017772</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>49855</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>ІД 11012032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>69608</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021069</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>69612</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
@@ -2858,56 +2821,54 @@
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>69617</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>ІД 11021070</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>69618</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>