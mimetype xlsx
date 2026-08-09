--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -23,52 +23,52 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$15</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$243</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$133</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$244</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$129</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -845,94 +845,94 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>244</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
-          <t>УД 21016739</t>
+          <t> 22804</t>
         </is>
       </c>
       <c r="H2" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>70</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
+          <t> 22805</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
@@ -960,94 +960,94 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>УД 21016739</t>
+          <t> 1751</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
+          <t> </t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
@@ -1159,51 +1159,51 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Дизайн архітектурного середовища</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>УД 21002748</t>
+          <t> </t>
         </is>
       </c>
       <c r="H10" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
@@ -1280,55 +1280,55 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G13" s="7" t="inlineStr">
         <is>
-          <t> 12451</t>
+          <t> 23098</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.04.2025 № 43-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
@@ -1387,51 +1387,51 @@
         <v>47665</v>
       </c>
       <c r="I15" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K243"/>
+  <dimension ref="A1:K244"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2607,56 +2607,54 @@
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>56939</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>- 19715</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
-          <t>УД 21016738</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>10243</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Електромеханіка</t>
         </is>
@@ -2894,97 +2892,93 @@
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>9895</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Системна інженерія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>УД 21010616</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>57627</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
-          <t>УД 21010616</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>39615</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
@@ -3183,99 +3177,95 @@
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>13280</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 1751</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
         <v>46387</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
-          <t>УД 21016739</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>56738</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t>- 22158</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>УД 21016739</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>9925</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Цивільна інженерія (Водопостачання та водовідведення, Теплогазопостачання і вентиляція)</t>
         </is>
@@ -3800,138 +3790,136 @@
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>10776</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>16596</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I59" s="9"/>
+          <t>- 22529</t>
+        </is>
+      </c>
+      <c r="I59" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>34255</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Аудит та консалтингова діяльність в охороні праці</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I60" s="9"/>
+          <t>- 22526</t>
+        </is>
+      </c>
+      <c r="I60" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
         <v>12297</v>
       </c>
@@ -4269,54 +4257,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>77987</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Психологія. Соціально-психологічний супровід у мегаполісі</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>- 22803</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
@@ -4970,56 +4960,54 @@
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
         <v>78990</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I86" s="9"/>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>УД 21016738</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>88677</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Харчові технології, якість і гастрономічна культура у сфері НоReCa</t>
         </is>
@@ -5085,62 +5073,62 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>75699</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 22804</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
-          <t>УД 21016739</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>78850</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Геодезія, картографія та землеустрій</t>
         </is>
@@ -5702,103 +5690,103 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>75695</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I104" s="9"/>
+          <t>- 22805</t>
+        </is>
+      </c>
+      <c r="I104" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>75697</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Аудит та консалтингова діяльність в охороні праці</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I105" s="9"/>
+          <t>- 22806</t>
+        </is>
+      </c>
+      <c r="I105" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J105" s="7" t="inlineStr">
         <is>
-          <t>УД 21011701</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>77741</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (міський транспорт)</t>
         </is>
@@ -6901,56 +6889,54 @@
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>56940</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H131" s="7" t="inlineStr">
         <is>
           <t>- 19725</t>
         </is>
       </c>
       <c r="I131" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J131" s="7" t="inlineStr">
         <is>
-          <t>УД 21017462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
         <v>9141</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>Електричний транспорт</t>
         </is>
@@ -7523,56 +7509,54 @@
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>10658</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Дизайн архітектурного середовища</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="7" t="inlineStr">
         <is>
-          <t>УД 21002748</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I145" s="9"/>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
@@ -7611,56 +7595,54 @@
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
         <v>12446</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель і споруд</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H147" s="7" t="inlineStr">
         <is>
-          <t>УД 21002747</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I147" s="9"/>
       <c r="J147" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
@@ -7752,420 +7734,402 @@
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
         <v>10033</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Раціональне використання і охорона водних ресурсів</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I150" s="9"/>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
         <v>11879</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Водопостачання та водовідведення</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I151" s="9"/>
       <c r="J151" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>12339</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Міське будівництво та господарство</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
           <t>- 6923</t>
         </is>
       </c>
       <c r="I152" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
         <v>12544</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>Промислове і цивільне будівництво</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H153" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I153" s="9"/>
       <c r="J153" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K153" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>12934</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Теплогазопостачання і вентиляція</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I154" s="9"/>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>31473</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I155" s="9"/>
       <c r="J155" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>56721</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I156" s="9"/>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
         <v>57632</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Промислове та цивільне будівництво</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H157" s="7" t="inlineStr">
         <is>
           <t>- 19564</t>
         </is>
       </c>
       <c r="I157" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J157" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>59332</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Цивільна інженерія</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I158" s="9"/>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>УД 21016745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>18735</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
@@ -8617,148 +8581,142 @@
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
         <v>18784</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Адміністративний менеджмент</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H169" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I169" s="9"/>
       <c r="J169" s="7" t="inlineStr">
         <is>
-          <t>УД 21016746</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K169" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>19205</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Адміністративне управління об’єднаними територіальними громадами</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I170" s="9"/>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>УД 21016746</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
         <v>53238</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Публічне управління розвитком громад та територій</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H171" s="7" t="inlineStr">
         <is>
           <t>- 19778</t>
         </is>
       </c>
       <c r="I171" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J171" s="7" t="inlineStr">
         <is>
-          <t>УД 21016746</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K171" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E172" s="6" t="n">
         <v>78895</v>
       </c>
@@ -9304,62 +9262,62 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
         <v>78941</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Публічне управління розвитком громад та територій</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I184" s="9"/>
+          <t>- 23026</t>
+        </is>
+      </c>
+      <c r="I184" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>УД 21016746</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>78909</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
@@ -9586,56 +9544,54 @@
         </is>
       </c>
       <c r="E190" s="6" t="n">
         <v>78992</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
           <t>- 19927</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>УД 21017462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>78931</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Нафтогазова інженерія та технології</t>
         </is>
@@ -9715,56 +9671,54 @@
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
         <v>77753</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель і споруд</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H193" s="7" t="inlineStr">
         <is>
-          <t>УД 21002747</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I193" s="9"/>
       <c r="J193" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K193" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
@@ -11386,54 +11340,56 @@
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>80072</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I230" s="9"/>
+          <t>- 23096</t>
+        </is>
+      </c>
+      <c r="I230" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K230" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
@@ -11699,98 +11655,100 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
         <v>81387</v>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H237" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I237" s="9"/>
+          <t>- 23097</t>
+        </is>
+      </c>
+      <c r="I237" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J237" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K237" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
         <v>77748</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>- 12451</t>
+          <t>- 23098</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K238" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D239" s="3"/>
@@ -11943,105 +11901,148 @@
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
           <t>- 12391</t>
         </is>
       </c>
       <c r="I242" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K242" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
+        <v>89757</v>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>Процеси фiзико-технiчної обробки матерiалiв</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H243" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I243" s="9"/>
+      <c r="J243" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K243" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B244" s="7" t="inlineStr">
+        <is>
+          <t>J8</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>Автомобільний транспорт</t>
+        </is>
+      </c>
+      <c r="D244" s="3"/>
+      <c r="E244" s="6" t="n">
         <v>77746</v>
       </c>
-      <c r="F243" s="3" t="inlineStr">
+      <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (за видами)</t>
         </is>
       </c>
-      <c r="G243" s="3" t="inlineStr">
+      <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H243" s="7" t="inlineStr">
+      <c r="H244" s="7" t="inlineStr">
         <is>
           <t>- 15627</t>
         </is>
       </c>
-      <c r="I243" s="9" t="n">
+      <c r="I244" s="9" t="n">
         <v>47665</v>
       </c>
-      <c r="J243" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K243" s="9"/>
+      <c r="J244" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K244" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K243"/>
+  <autoFilter ref="A1:K244"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I133"/>
+  <dimension ref="A1:I129"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -12086,51 +12087,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -12233,51 +12234,51 @@
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -12329,54 +12330,54 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -12729,51 +12730,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -13096,220 +13097,220 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -13331,3197 +13332,3065 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>72</v>
+        <v>5</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>17</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>32</v>
+        <v>134</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>241</v>
+        <v>1</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>183</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>185</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Нафтогазова інженерія та технології</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>76</v>
+        <v>167</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>252</v>
+        <v>203</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>403</v>
+        <v>38</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>206</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Гідротехнічне будівництво, водна інженерія та водні технології</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Садово-паркове господарство</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>263</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
-[...2 lines deleted...]
-      <c r="D62" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>на автомобільному транспорті</t>
+        </is>
+      </c>
       <c r="E62" s="6" t="n">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>на автомобільному транспорті</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
-[...2 lines deleted...]
-      <c r="D65" s="3"/>
+          <t>Образотворче мистецтво та реставрація</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>Візуальні мистецтва</t>
+        </is>
+      </c>
       <c r="E65" s="6" t="n">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Облік і оподаткування</t>
+        </is>
+      </c>
+      <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
-[...2 lines deleted...]
-      <c r="D74" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D74" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E74" s="6" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G17</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Архітектура та містобудування</t>
+        </is>
+      </c>
+      <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>G17</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>H3</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>H3</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Садово-паркове господарство</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>J4</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Охорона праці</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
-[...2 lines deleted...]
-      <c r="D88" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E88" s="6" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Облік і оподаткування</t>
+        </is>
+      </c>
+      <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>185</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Нафтогазова інженерія та технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="F99" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
-[...2 lines deleted...]
-      <c r="D100" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="inlineStr">
+        <is>
+          <t>на автомобільному транспорті</t>
+        </is>
+      </c>
       <c r="E100" s="6" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології</t>
-[...6 lines deleted...]
-      </c>
+          <t>Торгівля</t>
+        </is>
+      </c>
+      <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>G17</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="F110" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>G17</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>183</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
-[...130 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I133"/>
+  <autoFilter ref="A1:I129"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>