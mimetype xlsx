--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -9350,88 +9350,88 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -9461,125 +9461,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Іспанська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -9609,701 +9609,701 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>223</v>
+        <v>523</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
+          <t>Романські мови та літератури (переклад включно), перша - португальська</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - іврит</t>
+          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>Східні мови та літератури (переклад включно), перша - іврит</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
+          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
+          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
-          <t>Новогрецька мова і література (переклад включно)</t>
+          <t>Східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>3</v>
+        <v>166</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D21" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>Новогрецька мова і література (переклад включно)</t>
+        </is>
+      </c>
       <c r="E21" s="6" t="n">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10403,55 +10403,55 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - японська</t>
+          <t>новогрецька мова і література (переклад включно)</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10518,125 +10518,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10740,88 +10740,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10851,121 +10851,121 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - турецька</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>новогрецька мова і література (переклад включно)</t>
+          <t>східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>2</v>
+        <v>97</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -11090,91 +11090,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11234,597 +11234,597 @@
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
+          <t>Східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - італійська</t>
+          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F61" s="6" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
+          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D65" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>Прикладна лінгвістика</t>
+        </is>
+      </c>
       <c r="E65" s="6" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -11847,58 +11847,58 @@
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>