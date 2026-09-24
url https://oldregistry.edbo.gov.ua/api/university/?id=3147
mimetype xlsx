--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -586,51 +586,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>початковий рівень (короткий цикл)</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.07.2022 № 124-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>перший (бакалаврський) рівень</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>610</v>
+        <v>780</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>другий (магістерський) рівень</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>120</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>