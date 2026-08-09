--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -848,95 +848,93 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів спеціального призначення Національної гвардії України</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>140</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
-          <t>НД 2182298</t>
+          <t> </t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів НГУ</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>190</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t>НД 2182297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1080,56 +1078,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування та управління діями військових частин і з’єднань Національної гвардії України</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
-          <t>НД 2182304</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H11" s="9"/>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
         <is>
@@ -3027,56 +3023,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>36615</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Психологічне забезпечення службово-бойової діяльності підрозділів НГУ</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>АД 21008763</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
@@ -3279,306 +3273,294 @@
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>46050</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів спеціального призначення Національної гвардії України</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>НД 2182298</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>57500</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Службово-бойова діяльність підрозділів Національної гвардії України із забезпечення державної безпеки</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>- 22518</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="8" t="inlineStr">
         <is>
-          <t>НД 2182298</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>57501</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Робота з персоналом у підрозділах Національної гвардії України</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 21668</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
-          <t>НД 2182298</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>62550</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Логістика підрозділів Національної гвардії України</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t>- 21382</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
-          <t>НД 2182298</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>46528</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів НГУ</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>НД 2182297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>46529</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів зв'язку НГУ</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
-          <t>НД 2182297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>48411</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування підрозділів спеціального призначення Національної гвардії України</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>НД 2182297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>48415</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Тилове забезпечення підрозділів Національної гвардії України</t>
         </is>
@@ -4523,56 +4505,54 @@
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>46545</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Службово-бойове застосування та управління діями військових частин і з’єднань Національної гвардії України</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
-          <t>НД 2182304</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>36812</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Організація технічного забезпечення військових частин і з’єднань Національної гвардії України</t>
         </is>
@@ -5878,51 +5858,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>