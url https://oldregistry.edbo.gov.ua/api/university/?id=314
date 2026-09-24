--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -5792,51 +5792,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>