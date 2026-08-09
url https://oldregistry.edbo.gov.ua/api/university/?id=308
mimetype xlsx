--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1,77 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
-    <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
-[...2 lines deleted...]
-    <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
+    <sheet name="Ліцензії ФПО" sheetId="5" state="visible" r:id="rId6"/>
+    <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
+    <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$113</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$99</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$40</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -174,51 +171,51 @@
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
@@ -756,5217 +753,50 @@
         <v>40</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L113"/>
-[...5165 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="11" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти</t>
@@ -6048,51 +878,51 @@
       <c r="G2" s="6"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 25.09.2019 № 960-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K99"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
@@ -6170,522 +1000,522 @@
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>9743</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Фотомистецтво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>10977</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Режисура кіно і телебачення</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>40418</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво кіно і телебачення</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>40419</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Теле,- радіожурналістика</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>40420</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Операторське мистецтво кіно і телебачення</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>40422</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Звукорежисура кіно і телебачення</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>57414</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Тележурналістика та медіакомунікації</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>НД 1189390</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>40430</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн і реклама</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t>НД 1189392</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>50979</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Моушн дизайн</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t>НД 1189392</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>40432</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу та взуття</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t>НД 1189392</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>56755</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Дизайн стилю та іміджу</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>НД 1189392</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>40431</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t>НД 1189392</t>
         </is>
       </c>
       <c r="K13" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>10650</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
@@ -7059,748 +1889,748 @@
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>40447</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво театру і кіно</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>40448</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Режисура театру і кіно</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>40449</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Режисура естради і масових свят</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>53807</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Режисура естради і шоу</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>56934</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Режисура фешн і шоу-бізнесу</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>57284</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Режисура івент-проєктів</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t>НД 1189388</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>10427</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Експертиза історико-культурних цінностей</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t>НД 1189386</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>10028</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент готельно-ресторанного і туристичного бізнесу</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t>НД 1189387</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>10429</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент шоу-бізнесу</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t>НД 1189387</t>
         </is>
       </c>
       <c r="K31" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>40459</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Документознавство, менеджмент органів державної влади та місцевого самоврядування</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>40460</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціально-комунікаційних мереж, інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>50599</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Менеджмент веб-проєктів, дизайн цифрового контенту</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>53796</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Медіа комунікації та діджитал продакшн</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>53797</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Інтернет-журналістика та блогінг</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>57412</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології, менеджмент веб-проєктів</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K37" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>64640</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Інформаційна аналітика та інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K38" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>64641</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Інформаційний менеджмент і зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t>НД 1189385</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>40465</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Івент-менеджмент</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t>НД 1189384</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>9196</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -7924,575 +2754,575 @@
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>83274</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Режисура кіно і телебачення</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>83278</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво кіно і телебачення</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>83279</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Теле,- радіожурналістика</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
         <v>83280</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Операторське мистецтво кіно і телебачення</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>83282</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Фотомистецтво</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Звукорежисура</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
         <v>83281</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Звукорежисура кіно і телебачення</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t>УД 11020813</t>
         </is>
       </c>
       <c r="K49" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>83302</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Організація івент-проєктів</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t>УД 11020816</t>
         </is>
       </c>
       <c r="K50" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>83304</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t>УД 11020816</t>
         </is>
       </c>
       <c r="K51" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>83296</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-комунікаційна діяльність</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t>УД 11020818</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>83297</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Інформаційна аналітика</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="7" t="inlineStr">
         <is>
           <t>УД 11020818</t>
         </is>
       </c>
       <c r="K53" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
         <v>83284</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн і реклама</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t>УД 11020814</t>
         </is>
       </c>
       <c r="K54" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
         <v>83300</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Дизайн стилю та іміджу</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t>УД 11020814</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>83285</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t>УД 11020814</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>83288</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -8575,282 +3405,282 @@
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
         <v>83294</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво театру і кіно</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K59" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
         <v>83295</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Режисура естради і шоу</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K60" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
         <v>89586</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Режисура театру і кіно</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I61" s="9"/>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K61" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
         <v>83291</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="7" t="inlineStr">
         <is>
           <t>- 17579</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K62" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
         <v>83292</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Бальна хореографія</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="7" t="inlineStr">
         <is>
           <t>- 17580</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J63" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K63" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
         <v>83293</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
           <t>- 17581</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t>УД 11020815</t>
         </is>
       </c>
       <c r="K64" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>87924</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -8876,141 +3706,143 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>89587</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Зв'язки з громадськістю та реклама</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I66" s="9"/>
+          <t>- 22927</t>
+        </is>
+      </c>
+      <c r="I66" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>87925</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I67" s="9"/>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t>УД 11020817</t>
         </is>
       </c>
       <c r="K67" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>87926</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Менеджмент індустрії гостинності</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I68" s="9"/>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t>УД 11020817</t>
         </is>
       </c>
       <c r="K68" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>16843</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
@@ -9193,56 +4025,54 @@
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>16848</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>- 9071</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
-          <t>НД 1189408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>10649</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
@@ -9710,196 +4540,196 @@
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
           <t>УД 11005913</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t>УД 11020819</t>
         </is>
       </c>
       <c r="K84" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>83320</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>УД 11005922</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t>УД 11020822</t>
         </is>
       </c>
       <c r="K85" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>83321</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t>УД 11005921</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t>УД 11020824</t>
         </is>
       </c>
       <c r="K86" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
         <v>83316</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t>УД 11005914</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t>УД 11020820</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>83317</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -9951,102 +4781,102 @@
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="7" t="inlineStr">
         <is>
           <t>- 17578</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t>УД 11020821</t>
         </is>
       </c>
       <c r="K89" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
         <v>83318</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
           <t>- 17577</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t>УД 11020821</t>
         </is>
       </c>
       <c r="K90" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>83322</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -10094,51 +4924,51 @@
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
           <t>УД 11005920</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t>УД 11020823</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>83327</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -10398,56 +5228,56 @@
           <t>- 17572</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K99"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -10529,117 +5359,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -10776,1122 +5606,1089 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>357</v>
+        <v>243</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>155</v>
+        <v>106</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>238</v>
+        <v>164</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
-          <t>027</t>
+          <t>028</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Музеєзнавство, пам’яткознавство</t>
+          <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>B1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D23" s="3"/>
+          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>Аудіовізуальне мистецтво</t>
+        </is>
+      </c>
       <c r="E23" s="6" t="n">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія та музеєзнавство</t>
+        </is>
+      </c>
+      <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D26" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D26" s="3" t="inlineStr">
+        <is>
+          <t>Графічний дизайн</t>
+        </is>
+      </c>
       <c r="E26" s="6" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D28" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D28" s="3" t="inlineStr">
+        <is>
+          <t>Сценічне мистецтво</t>
+        </is>
+      </c>
       <c r="E28" s="6" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
-          <t>Сценічне мистецтво</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>021</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
-          <t>021</t>
+          <t>026</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та виробництво</t>
+          <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
-          <t>026</t>
+          <t>027</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
-          <t>Сценічне мистецтво</t>
+          <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
-          <t>027</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Музеєзнавство, пам’яткознавство</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="F38" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I41"/>
+  <autoFilter ref="A1:I40"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>