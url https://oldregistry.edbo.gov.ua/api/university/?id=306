--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2127,55 +2127,55 @@
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>86993</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Кримінальний аналіз</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>- 15581</t>
+          <t>- 23260</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46752</v>
+        <v>46519</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2510,51 +2510,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -2576,51 +2576,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>52</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -2642,84 +2642,84 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>289</v>
+        <v>153</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>406</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>192</v>
+        <v>97</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>74</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -2909,51 +2909,51 @@
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>