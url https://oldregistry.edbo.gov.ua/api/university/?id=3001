--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -295,51 +295,51 @@
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Міністерство фінансів України</t>
+          <t>Національна академія наук України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>01034</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA80000000001078669</t>
         </is>