--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2594,51 +2594,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2855,87 +2855,87 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -2954,190 +2954,190 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>189</v>
+        <v>108</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>