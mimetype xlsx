--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -392,51 +392,51 @@
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>vpl1963@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Юрків Василь Степанович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -809,96 +809,96 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 4212 Касир (в банку)</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 6121 Оператор тваринницьких комплексів та механізованих ферм</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="7" t="n">
@@ -926,98 +926,98 @@
         <v>1</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 6121 Оператор тваринницьких комплексів та механізованих ферм
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C11" s="7" t="n">