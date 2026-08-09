--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1481,56 +1481,54 @@
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>35326</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Загальна практика - сімейна медицина</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>- 17950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">