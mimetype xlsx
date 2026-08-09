--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1182,56 +1182,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>реставрація творів мистецтва</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>НД-ІІ 1178297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>6.060102</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>архітектура</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
@@ -1326,56 +1324,54 @@
           <t>реставрація творів мистецтв</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>за видами</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>8</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>НД-ІV 1178299</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>8.06010201</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>архітектура будівель і споруд</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
@@ -1416,56 +1412,54 @@
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>160</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>40</v>
@@ -1558,56 +1552,54 @@
           <t>реставрація творів мистецтв</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>за видами</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>НД-ІІІ 1178298</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>7.06010201</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>архітектура будівель і споруд</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
@@ -3917,261 +3909,249 @@
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>9886</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство. Теорія та історія мистецтва</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>9916</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис і монументальний живопис</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>11532</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Станкова і монументальна скульптура</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>11921</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство. Організація та управління розвитком художньої культури</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>16922</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Графіка вільна, оформлення та ілюстрація книги</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>16995</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Сценографія та кіносценографія</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>НД 1188590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>48004</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Теорія та історія мистецтва</t>
         </is>
@@ -4497,125 +4477,125 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Реставрація</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -4678,117 +4658,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>594</v>
+        <v>474</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -5090,84 +5070,84 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>