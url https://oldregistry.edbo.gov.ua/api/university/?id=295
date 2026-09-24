--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2032,120 +2032,120 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -2164,87 +2164,87 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -2296,87 +2296,87 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>