--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1681,63 +1681,61 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>9606</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
+      <c r="J11" s="7" t="inlineStr">
+        <is>
           <t>ІП 22001482</t>
         </is>
       </c>
-      <c r="I11" s="9" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="K11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>65645</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -2036,120 +2034,120 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>