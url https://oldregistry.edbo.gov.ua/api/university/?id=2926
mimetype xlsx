--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -368,63 +368,63 @@
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Полтавський шлях, 192</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>057 372 50 93</t>
+          <t>+38(057)-372-50-93</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>fvp.ntu.kpi@gmail.com</t>
+          <t>vitv.ntu.hpi@post.mil.gov.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://vitv.mil.gov.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
@@ -1359,56 +1359,54 @@
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>26327</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт бронетанкової техніки та озброєння</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>УД 21002755</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t>УД 21002755</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
         <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>