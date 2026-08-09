--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -833,98 +833,98 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>31</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів
 7221 Коваль ручного кування</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>31</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
@@ -1037,51 +1037,51 @@
       <c r="B10" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>3</v>
       </c>