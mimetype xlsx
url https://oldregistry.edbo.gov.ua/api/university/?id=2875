--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -699,56 +699,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Право (правозастосування)</t>
         </is>
       </c>
       <c r="F6" s="8" t="n">
         <v>50</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t> 12745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1515,56 +1513,54 @@
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>77608</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Право (правозастосування)</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>- 12745</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -1678,147 +1674,147 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>10</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>236</v>
+        <v>181</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>20</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -1843,81 +1839,81 @@
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>