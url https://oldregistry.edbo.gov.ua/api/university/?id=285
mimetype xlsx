--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -26,54 +26,54 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ФПО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$31</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$6</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$48</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$41</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1325,55 +1325,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="F17" s="6" t="n">
         <v>200</v>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
-          <t> 1511</t>
+          <t> 22493</t>
         </is>
       </c>
       <c r="H17" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="inlineStr">
@@ -1906,51 +1906,51 @@
         <v>46935</v>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I31"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
@@ -2048,536 +2048,398 @@
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 06.07.2016 № 1404-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
-          <t>7.12010001</t>
+          <t>7.12010002</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>лікувальна справа</t>
+          <t>педіатрія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>3200</v>
+        <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УД 09011911</t>
+          <t>УД 09077912</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 26.06.2018 № 1364-л</t>
+          <t>Рішення ДАК від 04.06.2009 протокол № 78, наказ МОН від 09.07.2009 № 2673-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
-          <t>7.12010002</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>педіатрія</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>УД 09077912</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>Рішення ДАК від 04.06.2009 протокол № 78, наказ МОН від 09.07.2009 № 2673-л</t>
+          <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
-          <t>7.12010005</t>
+          <t>223</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>стоматологія</t>
+          <t>Медсестринство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>УД 09011913</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>Рішення ДАК від 04.06.2009 протокол № 78, наказ МОН від 09.07.2009 № 2673-л</t>
+          <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>7.12020101</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>фармація</t>
+          <t>Фармація</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>УД 09011914</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Рішення ДАК від 04.06.2009 протокол № 78, наказ МОН від 09.07.2009 № 2673-л</t>
+          <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>5.12010101</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>Медсестринство</t>
+          <t>лікувальна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 19.12.2016 № 1565</t>
+          <t>Рішення АК від 27.12.2013 протокол № 108, наказ МОН від 08.01.2014 № 1-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>5.12010102</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>сестринська справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 19.12.2016 № 1565</t>
+          <t>Наказ МОН від 17.04.2019 № 334-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>Молодший спеціаліст</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Фармація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 19.12.2016 № 1565</t>
-[...130 lines deleted...]
-        <is>
           <t>Наказ МОН від 23.06.2016 № 707</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L13"/>
+  <autoFilter ref="A1:L10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
@@ -3172,51 +3034,51 @@
       </c>
       <c r="J6" s="9"/>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.06.2025 № 95-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K47"/>
+  <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -3834,55 +3696,55 @@
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>9131</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>- 1511</t>
+          <t>- 22493</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -5226,83 +5088,126 @@
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>I8</t>
+          <t>I5</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
-[...2 lines deleted...]
-      <c r="D47" s="3"/>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
       <c r="E47" s="6" t="n">
-        <v>74741</v>
+        <v>90282</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K47" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>I8</t>
+        </is>
+      </c>
+      <c r="C48" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="D48" s="3"/>
+      <c r="E48" s="6" t="n">
+        <v>74741</v>
+      </c>
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="G48" s="3"/>
+      <c r="H48" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I48" s="9"/>
+      <c r="J48" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K48" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K47"/>
+  <autoFilter ref="A1:K48"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -5437,88 +5342,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>29</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -5548,51 +5453,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -5622,88 +5527,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -5729,51 +5634,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
@@ -5795,121 +5700,121 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Терапія мови і мовлення</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -6009,84 +5914,84 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>430</v>
+        <v>354</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>1616</v>
+        <v>1335</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -6112,158 +6017,158 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>7.12010002</t>
         </is>
       </c>
@@ -6417,60 +6322,60 @@
       <c r="H31" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>0</v>
       </c>
@@ -6648,117 +6553,117 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I41"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>