--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2199,309 +2199,309 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
         <v>129</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>289</v>
+        <v>178</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>189</v>
+        <v>119</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>