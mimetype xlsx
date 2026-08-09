--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1279,97 +1279,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>47000</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ПС 002820</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>46999</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ПС 002818</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
@@ -1593,51 +1589,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -1692,117 +1688,117 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>