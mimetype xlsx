--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1892,51 +1892,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -1958,84 +1958,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>