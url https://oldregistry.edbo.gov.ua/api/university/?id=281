--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -912,92 +912,94 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t>УП 11005218</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t>УП 11005218</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -1534,96 +1536,96 @@
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>22112</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Юридична психологія</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>УП 11009096</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>30265</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>УП 11009097</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -1667,181 +1669,187 @@
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>25443</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>УП 11005218</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>82414</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>УП 11009097</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>82416</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Юридична психологія</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>УП 11009096</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>82417</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>УП 11005218</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
@@ -2211,153 +2219,153 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>