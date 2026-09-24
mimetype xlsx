--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1986,186 +1986,186 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>73</v>
+        <v>167</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -2253,51 +2253,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>79</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -2320,153 +2320,153 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>