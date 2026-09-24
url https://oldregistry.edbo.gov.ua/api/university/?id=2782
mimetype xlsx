--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1304,154 +1304,154 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -1476,121 +1476,121 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>70</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>