--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -928,56 +928,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>400</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> 17006</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H4" s="9"/>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
@@ -1006,55 +1004,55 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t> 16245</t>
+          <t> 22612</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46197</v>
+        <v>46561</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.12.2021 № 282-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
@@ -1534,55 +1532,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>52328</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>- 16245</t>
+          <t>- 22612</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46197</v>
+        <v>46561</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -1776,56 +1774,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>76650</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>- 17006</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
@@ -2366,54 +2362,54 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>1012</v>
+        <v>993</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -2465,84 +2461,84 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>2351</v>
+        <v>1583</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>830</v>
+        <v>656</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
@@ -2564,96 +2560,96 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>245</v>
+        <v>170</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>30</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>85</v>
       </c>
@@ -2795,54 +2791,54 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>