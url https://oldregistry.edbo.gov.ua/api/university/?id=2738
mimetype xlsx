--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -793,148 +793,152 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>76000</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 15996</t>
+          <t>- 23276</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>76020</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (українська мова і література)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K6" s="9"/>
+          <t>УД 09021665</t>
+        </is>
+      </c>
+      <c r="K6" s="9" t="n">
+        <v>46935</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>76024</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K7" s="9"/>
+          <t>УД 09021666</t>
+        </is>
+      </c>
+      <c r="K7" s="9" t="n">
+        <v>46935</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
@@ -1101,128 +1105,128 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">