--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1094,102 +1094,98 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>55</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>НД-ІІ 2180055</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 10.03.2011 протокол № 86, наказ МОНмолодьспорту від 31.03.2011 № 764-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>6.020303</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>філологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>90</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>60</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>НД-ІІ 2180056</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>6.040302</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>інформатика</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
@@ -1534,56 +1530,54 @@
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
-          <t>НД 2186622</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K17" s="9"/>
       <c r="L17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>60</v>
@@ -1860,56 +1854,54 @@
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>дошкільна освіта</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>30</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>НД-ІІІ 2180054</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
       <c r="L24" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 25.05.2011 протокол № 87, наказ МОНмолодьспорту від 07.06.2011 № 2128-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>7.01010201</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>початкова освіта</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>0</v>
@@ -2404,101 +2396,97 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>40026</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література в закладах освіти</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>НД 2186860</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>61430</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література в закладах освіти</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>НД 2186860</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>29171</v>
       </c>
@@ -3287,54 +3275,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>85643</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>- 23296</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
@@ -3504,141 +3494,145 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>85645</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>- 23299</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>85654</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта. Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>- 23297</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>85653</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>- 17247</t>
+          <t>- 23298</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46547</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D33" s="3"/>
@@ -4846,55 +4840,55 @@
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>85644</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>- 17261</t>
+          <t>- 23300</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46204</v>
+        <v>46344</v>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
@@ -5083,55 +5077,55 @@
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
         <v>85776</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="7" t="inlineStr">
         <is>
-          <t>- 17264</t>
+          <t>- 23301</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>46204</v>
+        <v>46344</v>
       </c>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
@@ -5226,54 +5220,56 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>85784</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I68" s="9"/>
+          <t>- 23302</t>
+        </is>
+      </c>
+      <c r="I68" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
@@ -6296,54 +6292,54 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -6761,87 +6757,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -6929,51 +6925,51 @@
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7284,51 +7280,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>73</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>