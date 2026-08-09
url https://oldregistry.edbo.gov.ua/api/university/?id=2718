--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1229,84 +1229,84 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
@@ -1325,54 +1325,54 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>