--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -4583,51 +4583,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
@@ -4649,348 +4649,348 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -5111,216 +5111,216 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>