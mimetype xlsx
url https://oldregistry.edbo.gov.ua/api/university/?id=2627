--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -403,51 +403,51 @@
         <is>
           <t>pedkol.if@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.pedcollege.kolomyya.org</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Прокопів Людмила Ярославівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1061,55 +1061,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>45326</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t>КО 001606</t>
+          <t>КО 007880</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
@@ -1149,55 +1149,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>45327</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>КО 001607</t>
+          <t>КО 007881</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -1634,88 +1634,88 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>261</v>
+        <v>199</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -1741,51 +1741,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>