--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1045,143 +1045,143 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Газозварник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7214 Слюсар із складання металевих конструкцій
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>23</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар (слюсар) черговий та з ремонту устаткування
 7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8211 Токар
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>18</v>
       </c>
       <c r="C9" s="7" t="n">